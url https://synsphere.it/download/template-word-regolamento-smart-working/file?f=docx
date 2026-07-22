--- v0 (2026-06-05)
+++ v1 (2026-07-22)
@@ -60,50 +60,51 @@
               <w:t>ACCORDO INDIVIDUALE DI LAVORO AGILE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="6C757D"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Smart working ai sensi della L. 81/2017 — [NOME AZIENDA]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Tra le parti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[NOME AZIENDA], P.IVA [P.IVA], con sede in [INDIRIZZO], in persona del legale rappresentante [NOME] (di seguito "Datore di lavoro"),</w:t>
       </w:r>
@@ -130,246 +131,254 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[NOME E COGNOME DIPENDENTE], C.F. [CODICE FISCALE], assunto/a con qualifica di [QUALIFICA], CCNL [CCNL APPLICATO] (di seguito "Lavoratore"),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>premesso che le parti intendono disciplinare lo svolgimento della prestazione lavorativa in modalità agile ai sensi degli artt. 18-23 della L. 81/2017, convengono quanto segue.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Art. 1 — Oggetto e durata</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Il presente accordo disciplina lo svolgimento in modalità agile (smart working) di parte della prestazione lavorativa, senza precisi vincoli di luogo e con i soli vincoli di orario derivanti dalla legge e dal CCNL. L'accordo ha durata [A TEMPO INDETERMINATO / DETERMINATO dal … al …] e non modifica la qualifica, il livello, la retribuzione né le mansioni del Lavoratore.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Art. 2 — Articolazione e luogo della prestazione</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>La prestazione in modalità agile è svolta per un massimo di [N] giorni a settimana. I restanti giorni sono svolti in sede. Il Lavoratore svolge l'attività agile presso un luogo di propria scelta, idoneo sotto il profilo della sicurezza e della riservatezza, con connettività adeguata. Sono esclusi luoghi pubblici non idonei alla riservatezza dei dati aziendali.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Art. 3 — Orario, fasce di contattabilità e disconnessione</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Nelle giornate in modalità agile il Lavoratore garantisce la reperibilità nelle fasce [ES. 9:00-13:00 e 14:00-18:00]. È riconosciuto il diritto alla disconnessione: al di fuori delle fasce di contattabilità e nei giorni di riposo, ferie, permessi e malattia, il Lavoratore non è tenuto a leggere o rispondere a comunicazioni di lavoro, e non potrà subirne pregiudizio.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Art. 4 — Strumenti di lavoro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Il Datore di lavoro fornisce gli strumenti necessari: [LAPTOP, eventuale SMARTPHONE, accesso VPN, licenze Microsoft 365]. Gli strumenti restano di proprietà aziendale, sono utilizzati secondo la policy IT aziendale e restituiti alla cessazione dell'accordo o del rapporto. Il Lavoratore ne ha cura e ne risponde in caso di uso improprio.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Art. 5 — Riservatezza e protezione dei dati (GDPR)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Il Lavoratore si impegna a trattare i dati e le informazioni aziendali nel rispetto del Reg. UE 2016/679 (GDPR) e delle istruzioni ricevute quale soggetto autorizzato al trattamento: blocco schermo, reti protette, divieto di salvare dati aziendali su dispositivi personali non autorizzati, utilizzo degli strumenti di sicurezza forniti (MFA, cifratura, VPN).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Art. 6 — Salute e sicurezza sul lavoro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Ai sensi dell'art. 22 L. 81/2017 e del D.Lgs. 81/2008, il Datore consegna al Lavoratore l'informativa scritta sui rischi generali e specifici connessi alla modalità agile (allegata). Il Lavoratore coopera all'attuazione delle misure di prevenzione e adotta una postazione di lavoro ergonomicamente idonea. Resta operante la copertura INAIL nei termini di legge.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Art. 7 — Potere di controllo e disciplinare</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Il controllo della prestazione avviene nel rispetto dell'art. 4 della L. 300/1970 (Statuto dei Lavoratori) e della normativa privacy, per obiettivi e risultati. Le condotte sanzionabili sono quelle previste dal CCNL e dal codice disciplinare aziendale, applicabili anche durante la prestazione agile.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Art. 8 — Recesso</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Ciascuna parte può recedere dal presente accordo con preavviso di [N] giorni (30 giorni per accordi a tempo indeterminato, salvo giustificato motivo, ai sensi dell'art. 19 L. 81/2017). Il recesso dall'accordo di lavoro agile non comporta il recesso dal rapporto di lavoro, che prosegue in modalità ordinaria in sede.</w:t>
       </w:r>