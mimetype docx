--- v0 (2026-06-05)
+++ v1 (2026-07-22)
@@ -60,78 +60,80 @@
               <w:t>POLICY DI SICUREZZA INFORMATICA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="6C757D"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Uso accettabile delle risorse IT — [NOME AZIENDA], Edizione [ANNO]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>1. Scopo e ambito di applicazione</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>La presente policy definisce le regole per l'utilizzo sicuro e corretto delle risorse informatiche di [NOME AZIENDA] (dispositivi, account, rete, dati, applicazioni cloud). Si applica a tutto il personale, ai collaboratori e ai fornitori che accedono ai sistemi aziendali. La violazione può comportare provvedimenti disciplinari e, nei casi previsti, responsabilità civili e penali.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>2. Account, password e autenticazione</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Ogni utente dispone di credenziali personali e non cedibili.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -150,50 +152,51 @@
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Autenticazione a più fattori (MFA) obbligatoria su tutti gli account aziendali, in particolare Microsoft 365 / Entra ID.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Divieto di condividere credenziali o di annotarle in chiaro.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>3. Uso accettabile di dispositivi, rete e internet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>I dispositivi aziendali vanno usati prevalentemente per finalità lavorative; un uso personale moderato è tollerato se non pregiudica sicurezza e produttività.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -212,50 +215,51 @@
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Divieto di disattivare antivirus, firewall, cifratura del disco o aggiornamenti gestiti dall'IT.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Divieto di accedere a contenuti illeciti o di violare diritti di terzi tramite le risorse aziendali.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>4. Posta elettronica e anti-phishing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>La casella aziendale è destinata a comunicazioni di lavoro.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -274,212 +278,218 @@
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Segnalare tempestivamente all'IT i tentativi di phishing tramite [PROCEDURA / PULSANTE SEGNALA].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Divieto di inoltrare dati aziendali riservati a indirizzi personali.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>5. Dispositivi mobili e BYOD</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>L'uso di dispositivi personali (BYOD) per accedere ai dati aziendali è consentito solo se [REGISTRATO IN INTUNE / MDM] e conforme ai requisiti di sicurezza (PIN/biometria, cifratura, possibilità di wipe dei dati aziendali). I dati aziendali restano di proprietà dell'azienda e separati dai dati personali.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>6. Gestione e classificazione dei dati, backup</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>I dati aziendali vanno salvati nelle posizioni gestite (OneDrive/SharePoint o file server), non su dispositivi locali non protetti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Classificazione: [Pubblico / Interno / Riservato / Confidenziale] con relative regole di condivisione (etichette di riservatezza Microsoft Purview ove disponibili).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>I dati critici sono protetti da backup gestiti dall'IT; gli utenti non devono fare affidamento su copie locali.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>7. Software e installazioni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>L'installazione di software è gestita o autorizzata dall'IT. È vietata l'installazione di software non licenziato o di provenienza non attendibile (rischio shadow IT e malware). Le richieste di nuovi strumenti vanno inoltrate a [CANALE RICHIESTE IT].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>8. Lavoro da remoto e reti Wi-Fi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>In smart working o trasferta, usare connessioni protette e, se richiesto, la VPN aziendale. Evitare reti Wi-Fi pubbliche non protette per l'accesso a dati riservati. Mantenere la riservatezza dello schermo in luoghi pubblici.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>9. Segnalazione degli incidenti di sicurezza</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Qualsiasi evento sospetto (smarrimento dispositivo, sospetta compromissione account, malware, email di phishing aperta, possibile data breach) va segnalato immediatamente a [CONTATTO IT / SECURITY]. La tempestività è essenziale per limitare i danni e per rispettare gli obblighi di notifica (es. data breach al Garante entro 72 ore ex art. 33 GDPR).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>10. Responsabilità e sanzioni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Il mancato rispetto della presente policy può comportare provvedimenti disciplinari proporzionati alla gravità, secondo il CCNL e il codice disciplinare aziendale, fatte salve le eventuali responsabilità civili e penali. La policy è rivista almeno annualmente.</w:t>
       </w:r>