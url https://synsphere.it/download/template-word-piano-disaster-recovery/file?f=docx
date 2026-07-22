--- v0 (2026-06-05)
+++ v1 (2026-07-22)
@@ -60,92 +60,94 @@
               <w:t>PIANO DI DISASTER RECOVERY (DR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="6C757D"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[NOME AZIENDA] — Edizione [ANNO]  •  Documento riservato a uso interno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>1. Scopo e ambito</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Il presente Piano di Disaster Recovery (di seguito "Piano" o "DR") definisce le procedure tecniche e organizzative che [NOME AZIENDA] adotta per ripristinare i sistemi informativi e i dati aziendali a seguito di un evento di interruzione grave (incidente). Il Piano copre i sistemi elencati nella sezione 4 e si integra con il piano di Business Continuity aziendale.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Obiettivo: garantire la ripresa delle attività critiche entro i tempi obiettivo (RTO) e con la perdita massima di dati accettabile (RPO) definiti per ciascun sistema.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>2. Definizioni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>RTO (Recovery Time Objective): tempo massimo accettabile per ripristinare un sistema dopo un'interruzione.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -164,50 +166,51 @@
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Incidente: qualsiasi evento che comprometta la disponibilità, l'integrità o la riservatezza dei sistemi o dei dati.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>DR Team: il gruppo di persone responsabile dell'attivazione e dell'esecuzione del presente Piano.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>3. Ruoli, responsabilità e contatti di emergenza</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>All'occorrenza di un incidente, il DR Team viene attivato secondo la catena di escalation. Contatti (da tenere aggiornati e disponibili anche offline):</w:t>
       </w:r>
@@ -567,50 +570,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>[TEL / EMAIL]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2436"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Decisioni di business, comunicazione</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>4. Inventario dei sistemi critici (RTO / RPO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Classificazione dei sistemi per criticità con i relativi obiettivi di ripristino:</w:t>
       </w:r>
@@ -986,50 +990,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>[12 ore]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1949"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>[…]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>5. Scenari di disastro coperti</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="LightGrid-Accent1"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:jc w:val="center"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2436"/>
         <w:gridCol w:w="2436"/>
         <w:gridCol w:w="2436"/>
         <w:gridCol w:w="2436"/>
       </w:tblGrid>
@@ -1375,50 +1380,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Alto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2436"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Attesa SLA + procedure manuali temporanee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>6. Strategia di backup (regola 3-2-1-1-0)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>3 copie dei dati (1 primaria + 2 backup).</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1463,64 +1469,66 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>0 errori verificati: ogni backup è testato con ripristini periodici documentati.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Soluzioni in uso: [ES. Veeam Backup for Microsoft 365, Veeam Backup &amp; Replication, Azure Blob immutable]. Retention: [DETTAGLIO RETENTION].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>7. Procedure di ripristino</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="005FCC"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>7.1 Procedura generale</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>1. Rilevazione e segnalazione dell'incidente al DR Coordinator.</w:t>
       </w:r>
@@ -1603,106 +1611,109 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>7. Comunicazione di ripristino e ritorno alla normale operatività.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>8. Analisi post-incidente (lessons learned) entro [N] giorni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="005FCC"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>7.2 Procedura specifica ransomware</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[DETTAGLIARE: isolamento immediato, NON pagare il riscatto senza valutazione, coinvolgimento fornitore security, ripristino esclusivamente da copia immutabile verificata, reset credenziali, analisi forense, notifica Garante entro 72h se data breach.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>8. Comunicazione ed escalation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Catena di escalation: Referente IT → DR Coordinator → Direzione. Comunicazioni esterne (clienti, fornitori, eventualmente Garante Privacy in caso di data breach ex art. 33 GDPR entro 72 ore) gestite esclusivamente dalla Direzione o suo delegato.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>9. Test del Piano</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Il Piano è efficace solo se testato. Calendario di test minimo:</w:t>
       </w:r>
@@ -1946,50 +1957,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>[DR COORDINATOR]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2436"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>[DATA / ESITO]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>10. Manutenzione e revisione</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Il presente Piano è rivisto con cadenza almeno [SEMESTRALE / ANNUALE] e ad ogni variazione significativa dell'infrastruttura. Versione corrente: [VERSIONE] del [DATA]. Responsabile del documento: [NOME].</w:t>
       </w:r>