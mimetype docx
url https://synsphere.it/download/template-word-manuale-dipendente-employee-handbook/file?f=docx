--- v0 (2026-05-29)
+++ v1 (2026-07-14)
@@ -103,92 +103,95 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>Benvenuto/a in [NOME AZIENDA].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Questo manuale raccoglie le informazioni essenziali per orientarti nei primi giorni, conoscere come operiamo e quali sono le regole, i benefit e gli strumenti di lavoro a tua disposizione.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>1. Chi siamo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="005FCC"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>1.1 Mission e visione</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[DESCRIZIONE MISSION AZIENDALE — 2-3 paragrafi. Cosa fa l'azienda, per chi, qual e' il purpose dichiarato.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="005FCC"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>1.2 I nostri valori</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[VALORE 1 — es. "Mettiamo il cliente al centro"]: breve spiegazione.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -207,214 +210,221 @@
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[VALORE 3 — es. "Eccellenza tecnica"]: breve spiegazione.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[VALORE 4 — es. "Collaborazione"]: breve spiegazione.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="005FCC"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>1.3 Storia in breve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[DATA FONDAZIONE] — fondazione di [NOME AZIENDA] da parte di [FONDATORE/I].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[ANNO] — [TAPPA STORICA — espansione, nuove sedi, prodotti].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>2. Organizzazione e ruoli</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="005FCC"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>2.1 Organigramma</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[INSERIRE ORGANIGRAMMA o descrivere reparti principali e responsabili.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="005FCC"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>2.2 Sedi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Sede principale: [INDIRIZZO COMPLETO]. Orari ufficio: [ORARI].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Altre sedi: [ELENCARE ALTRE SEDI].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>3. Orari di lavoro e flessibilita'</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="005FCC"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>3.1 Orario standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>L'orario standard di lavoro e' [ES. dalle 9:00 alle 18:00 con pausa pranzo di un'ora] per [GIORNI LAVORATIVI - es. dal lunedi' al venerdi'].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="005FCC"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>3.2 Smart working</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>L'azienda riconosce il diritto al lavoro agile (smart working) secondo le seguenti modalita':</w:t>
       </w:r>
@@ -447,50 +457,51 @@
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Reperibilita' negli orari di lavoro standard.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Strumenti tecnici forniti dall'azienda (laptop, accessori, connessione VPN aziendale).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>4. Ferie, permessi e congedi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Le ferie, i permessi retribuiti (ROL/ex festivita') e i congedi sono regolati dal CCNL applicato ([NOME CCNL]) e dal contratto individuale di lavoro. Sintesi pratica:</w:t>
       </w:r>
@@ -523,92 +534,95 @@
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Richiesta ferie: anticipo minimo [N. GIORNI] giorni; approvazione formale dal responsabile diretto + ufficio HR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Periodo di ferie estive: si invita la pianificazione coordinata di team per garantire la continuita' operativa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>5. Retribuzione e benefit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="005FCC"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>5.1 Modalita' di pagamento</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>La retribuzione mensile e' corrisposta entro il [GIORNO] del mese successivo a quello di riferimento, tramite bonifico bancario sul conto corrente comunicato in fase di assunzione.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="005FCC"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>5.2 Benefit aziendali</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Ticket restaurant: [VALORE]€ per ogni giornata lavorativa effettiva.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -639,114 +653,117 @@
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Bonus / variabile: [POLITICA AZIENDALE].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Formazione: budget annuale di [VALORE]€ per ogni dipendente per corsi/certificazioni concordati.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>6. Strumenti di lavoro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="005FCC"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>6.1 Account aziendali</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Email aziendale: [nome.cognome@dominio-azienda]. Da utilizzare esclusivamente per comunicazioni lavorative.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Account Microsoft 365 (o Google Workspace): include Outlook, Teams, OneDrive, SharePoint, ecc.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Single Sign-On (SSO): le credenziali aziendali sono uniche per tutti gli applicativi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="005FCC"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>6.2 Strumenti hardware in dotazione</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Laptop aziendale (configurato e gestito dal reparto IT).</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -767,50 +784,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Accessori da ufficio: cuffie, monitor secondario, dock station.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Tutti gli strumenti sono di proprieta' dell'azienda e devono essere restituiti in caso di cessazione del rapporto di lavoro.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>7. Codice di condotta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Sintesi delle regole comportamentali fondamentali:</w:t>
       </w:r>
@@ -855,50 +873,51 @@
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Divieto di assumere comportamenti che possano danneggiare la reputazione dell'azienda sui canali pubblici (social media inclusi).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Rispetto delle policy IT aziendali (vedi documento separato "Policy IT e cybersecurity").</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>8. Sicurezza e salute sul lavoro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[NOME AZIENDA] applica integralmente il D.Lgs. 81/2008 in materia di sicurezza e salute nei luoghi di lavoro. Ogni dipendente:</w:t>
       </w:r>
@@ -919,64 +938,66 @@
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>ha diritto e dovere di segnalare situazioni di rischio al Responsabile del Servizio di Prevenzione e Protezione (RSPP);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>partecipa alle visite mediche di sorveglianza sanitaria periodica come stabilite dal medico competente.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>9. Procedure HR e contatti utili</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="005FCC"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>9.1 A chi rivolgersi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Domande su contratto, paga, ferie, contributi: ufficio HR — [EMAIL HR] — [TELEFONO HR].</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -995,50 +1016,51 @@
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Sicurezza sul lavoro, segnalazioni emergenza: RSPP — [NOME] — [CONTATTO].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Whistleblowing (segnalazioni anonime): [CANALE — es. piattaforma esterna o casella dedicata].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>10. Accettazione del manuale</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Il/La sottoscritto/a dichiara di aver ricevuto, letto e compreso il presente Manuale del Dipendente, di accettarne integralmente i contenuti e di impegnarsi a rispettarne le disposizioni.</w:t>
       </w:r>