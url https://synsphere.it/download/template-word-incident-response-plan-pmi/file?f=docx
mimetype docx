--- v0 (2026-06-10)
+++ v1 (2026-07-26)
@@ -60,128 +60,131 @@
               <w:t>PIANO DI RISPOSTA AGLI INCIDENTI (IRP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="6C757D"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[NOME AZIENDA] — Edizione [ANNO]  •  Documento riservato a uso interno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>1. Scopo e ambito</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Il presente Piano di Risposta agli Incidenti (Incident Response Plan, di seguito "IRP") definisce ruoli, fasi e procedure che [NOME AZIENDA] adotta per rilevare, gestire e risolvere gli incidenti di sicurezza informatica, limitando i danni e rispettando gli obblighi di notifica. Si applica a tutti i sistemi, i dati e il personale aziendale e si integra con il Piano di Disaster Recovery e con la Policy di sicurezza informatica.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>2. Definizioni e gravità</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Incidente: evento che compromette o minaccia la riservatezza, l'integrità o la disponibilità di sistemi o dati.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Evento vs incidente: non tutti gli eventi di sicurezza sono incidenti; lo diventano quando hanno (o possono avere) impatto.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Data breach: violazione che comporta accidentalmente o illecitamente distruzione, perdita, accesso non autorizzato a dati personali (rilevante ai fini GDPR).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>3. Team di risposta e contatti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Da tenere aggiornato e disponibile anche OFFLINE (in caso di indisponibilità dei sistemi):</w:t>
       </w:r>
@@ -599,50 +602,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>[TEL / EMAIL]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2436"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Supporto specialistico secondo SLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>4. Classificazione della gravità</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="LightGrid-Accent1"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:jc w:val="center"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2436"/>
         <w:gridCol w:w="2436"/>
         <w:gridCol w:w="2436"/>
         <w:gridCol w:w="2436"/>
       </w:tblGrid>
@@ -930,232 +934,240 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Cifratura sistemi produttivi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2436"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Tutto il team + fornitore + autorità</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>5. Le 6 fasi della risposta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="005FCC"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>5.1 Preparazione</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Strumenti, backup off-line testati, formazione, questo IRP aggiornato e provato.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="005FCC"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>5.2 Identificazione</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Rilevazione (alert Defender/Sentinel, segnalazione utente), triage, classificazione gravità, apertura del registro incidente.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="005FCC"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>5.3 Contenimento</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Isolamento dei sistemi colpiti dalla rete (NON spegnere: si perdono prove), blocco account compromessi, stop alla propagazione, messa in sicurezza dei backup.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="005FCC"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>5.4 Eradicazione</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Rimozione della causa (malware, credenziali compromesse, vulnerabilità sfruttata), patch del vettore d'ingresso.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="005FCC"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>5.5 Ripristino</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Ripristino da backup integri verificati, ricostruzione in ambiente pulito, reset credenziali, verifica funzionale e monitoraggio rafforzato.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="005FCC"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>5.6 Lezioni apprese</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Analisi post-incidente entro [N] giorni: cosa è successo, cosa ha funzionato, azioni correttive, aggiornamento dell'IRP.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>6. Runbook ransomware — i primi 60 minuti</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="LightGrid-Accent1"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:jc w:val="center"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4873"/>
         <w:gridCol w:w="4873"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
@@ -1295,50 +1307,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>45-60 min</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4873"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Avviare gli obblighi di notifica (vedi sez. 7). Pianificare il ripristino da copia immutabile verificata.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>7. Obblighi di notifica</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="LightGrid-Accent1"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:jc w:val="center"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2436"/>
         <w:gridCol w:w="2436"/>
         <w:gridCol w:w="2436"/>
         <w:gridCol w:w="2436"/>
       </w:tblGrid>
@@ -1699,78 +1712,80 @@
               </w:rPr>
               <w:t>Direzione</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="6C757D"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>NB: tempi e soggetti vanno verificati con il DPO/consulente; le scadenze indicate sono i riferimenti tipici a giugno 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>8. Comunicazione</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Le comunicazioni esterne (clienti, fornitori, autorità, stampa) sono gestite esclusivamente dalla Direzione o suo delegato, con messaggi concordati. Internamente, comunicare al personale le istruzioni operative (es. non usare i sistemi colpiti) tramite [CANALE].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>9. Registro degli incidenti</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="LightGrid-Accent1"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:jc w:val="center"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1392"/>
         <w:gridCol w:w="1392"/>
         <w:gridCol w:w="1392"/>
         <w:gridCol w:w="1392"/>
         <w:gridCol w:w="1392"/>
@@ -1980,50 +1995,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>[…]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1392"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>[…]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>10. Test, manutenzione e revisione</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>L'IRP è efficace solo se provato: simulazione (tabletop) almeno [ANNUALE], verifica contatti [SEMESTRALE]. Revisione del documento ad ogni cambiamento significativo. Versione [VERSIONE] del [DATA]. Responsabile: [NOME].</w:t>
       </w:r>