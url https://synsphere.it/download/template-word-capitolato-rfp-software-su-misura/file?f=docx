--- v0 (2026-06-05)
+++ v1 (2026-07-22)
@@ -60,78 +60,80 @@
               <w:t>CAPITOLATO TECNICO — RICHIESTA DI OFFERTA (RFP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="6C757D"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Sviluppo software su misura — [NOME AZIENDA]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>1. Azienda committente</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Ragione sociale: [NOME AZIENDA] — P.IVA [P.IVA] — sede [INDIRIZZO]. Referente di progetto: [NOME], [RUOLO], [EMAIL / TEL]. Settore di attività: [SETTORE]. Dimensione: [N. DIPENDENTI].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>2. Contesto e obiettivi del progetto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[DESCRIVERE il contesto attuale, il problema da risolvere e gli obiettivi misurabili attesi dal software. Es.: "Attualmente la gestione X avviene su fogli Excel non condivisi; vogliamo un applicativo web che centralizzi i dati e riduca del 50% il tempo di elaborazione."]</w:t>
       </w:r>
@@ -166,128 +168,132 @@
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[OBIETTIVO 2 — es. eliminare doppie imputazioni]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[OBIETTIVO 3]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>3. Ambito della fornitura</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="005FCC"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>3.1 In ambito (in scope)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[FUNZIONALITÀ / MODULO incluso]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[INTEGRAZIONE inclusa]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="005FCC"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>3.2 Fuori ambito (out of scope)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[COSA NON è richiesto, per evitare ambiguità]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>4. Requisiti funzionali</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Priorità secondo metodo MoSCoW (Must / Should / Could / Won't):</w:t>
       </w:r>
@@ -559,50 +565,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>[Es. Dashboard KPI]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3249"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Could</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>5. Requisiti non funzionali</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Prestazioni: [es. tempo di risposta &lt; 2s per le operazioni comuni; supporto a N utenti concorrenti].</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -645,50 +652,51 @@
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Usabilità e accessibilità: interfaccia responsive; [eventuale conformità WCAG 2.1 AA].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Manutenibilità: codice documentato, ambienti separati (dev/test/prod).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>6. Vincoli tecnici e integrazioni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Stack tecnologico preferito / vincolato: [ES. .NET, Azure, SQL Server / oppure "a discrezione del fornitore"]. Sistemi con cui integrarsi:</w:t>
       </w:r>
@@ -709,78 +717,80 @@
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[ES. Gestionale / ERP esistente — Dynamics 365 Business Central, via API]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[ES. Sistema di fatturazione elettronica / SDI]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>7. Modello di ingaggio e proprietà del codice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Modello contrattuale richiesto: [A CORPO (fixed price) / TIME &amp; MATERIAL / MISTO]. Proprietà intellettuale: il codice sorgente sviluppato su commessa è di proprietà del Committente alla saldo della fornitura, con consegna dei sorgenti e della documentazione. Eventuali componenti di terze parti / open source vanno dichiarati con relativa licenza.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>8. Tempi e milestone</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="LightGrid-Accent1"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:jc w:val="center"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3249"/>
         <w:gridCol w:w="3249"/>
         <w:gridCol w:w="3249"/>
       </w:tblGrid>
       <w:tr>
@@ -994,78 +1004,80 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Rilascio in produzione + formazione</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3249"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>[DATA]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>9. Budget e modalità di pagamento</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Budget indicativo: [RANGE BUDGET o "da indicare nell'offerta"]. Modalità di pagamento proposte: [es. 30% all'avvio, 40% al collaudo, 30% al go-live]. Indicare separatamente i costi di sviluppo una-tantum e i costi ricorrenti (manutenzione, hosting, licenze).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>10. Criteri di valutazione delle offerte</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="LightGrid-Accent1"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:jc w:val="center"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4873"/>
         <w:gridCol w:w="4873"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
@@ -1235,50 +1247,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Assistenza post go-live e SLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4873"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="0177FF"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>11. Modalità e termini di presentazione</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>L'offerta dovrà pervenire entro il [DATA SCADENZA] all'indirizzo [EMAIL / PEC]. Dovrà contenere: relazione tecnica, cronoprogramma, offerta economica dettagliata, referenze, CV del team chiave. Eventuali chiarimenti vanno richiesti entro il [DATA] a [REFERENTE].</w:t>
       </w:r>