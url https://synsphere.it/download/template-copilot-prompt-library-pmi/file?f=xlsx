--- v0 (2026-06-01)
+++ v1 (2026-07-22)
@@ -12,52 +12,52 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Istruzioni" sheetId="1" state="visible" r:id="rId1"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="1 Per ruolo" sheetId="2" state="visible" r:id="rId2"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="2 Per app M365" sheetId="3" state="visible" r:id="rId3"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="3 Anti-pattern" sheetId="4" state="visible" r:id="rId4"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="4 Tips strutturali" sheetId="5" state="visible" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'1 Per ruolo'!$A$2:$E$69</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'2 Per app M365'!$A$2:$D$42</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'1 Per ruolo'!$A$2:$E$109</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'2 Per app M365'!$A$2:$D$66</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="13">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="20"/>
     </font>
     <font>
       <name val="Calibri"/>
       <i val="1"/>
@@ -621,86 +621,86 @@
   <sheetData>
     <row r="1" ht="50" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>COPILOT PROMPT LIBRARY PER PMI ITALIANE</t>
         </is>
       </c>
     </row>
     <row r="2" ht="22" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>SynSphere Italia — Partner Microsoft per le PMI italiane</t>
         </is>
       </c>
     </row>
     <row r="4" ht="26" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Cosa contiene questa raccolta</t>
         </is>
       </c>
     </row>
     <row r="5" ht="22" customHeight="1">
       <c r="B5" s="4" t="inlineStr">
         <is>
-          <t>60+ prompt pronti all'uso per Microsoft 365 Copilot, categorizzati per ruolo aziendale (commerciale, controller, HR, customer service, marketing, dirigente) e per app (Outlook, Word, Excel, PowerPoint, Teams).</t>
+          <t>100+ prompt pronti all'uso per Microsoft 365 Copilot, categorizzati per ruolo/area aziendale (commerciale, vendite avanzato, controller, HR, customer service, marketing, dirigente, direzione e report, collaborazione e Pages, IT e amministrazione) e per app (Outlook, Word, Excel, PowerPoint, Teams, Copilot Chat, Copilot Pages, OneNote).</t>
         </is>
       </c>
     </row>
     <row r="6" ht="22" customHeight="1">
       <c r="B6" s="4" t="inlineStr">
         <is>
           <t>Pensata per PMI italiane che hanno gia' attivato Microsoft 365 Copilot e cercano accelerazione dell'adozione utenti senza dover reinventare i prompt da zero.</t>
         </is>
       </c>
     </row>
     <row r="7" ht="22" customHeight="1">
       <c r="B7" s="4" t="inlineStr">
         <is>
           <t>Ogni prompt e' stato testato su scenari PMI reali e prodotto da consulenti SynSphere su clienti italiani.</t>
         </is>
       </c>
     </row>
     <row r="9" ht="26" customHeight="1">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Come si usa</t>
         </is>
       </c>
     </row>
     <row r="10" ht="22" customHeight="1">
       <c r="B10" s="4" t="inlineStr">
         <is>
           <t>1. Apri il foglio 'Per ruolo' e cerca quello piu' affine al tuo lavoro quotidiano.</t>
         </is>
       </c>
     </row>
     <row r="11" ht="22" customHeight="1">
       <c r="B11" s="4" t="inlineStr">
         <is>
-          <t>2. Copia il prompt nella tua finestra Copilot (Outlook, Word, Excel, PowerPoint o Teams).</t>
+          <t>2. Copia il prompt nella tua finestra Copilot (Outlook, Word, Excel, PowerPoint, Teams, Copilot Chat, Copilot Pages o OneNote).</t>
         </is>
       </c>
     </row>
     <row r="12" ht="22" customHeight="1">
       <c r="B12" s="4" t="inlineStr">
         <is>
           <t>3. Sostituisci le parti tra parentesi quadre [come questa] con i tuoi dati reali.</t>
         </is>
       </c>
     </row>
     <row r="13" ht="22" customHeight="1">
       <c r="B13" s="4" t="inlineStr">
         <is>
           <t>4. Premi invio e revisiona l'output. Itera con prompt successivi se serve.</t>
         </is>
       </c>
     </row>
     <row r="14" ht="22" customHeight="1">
       <c r="B14" s="4" t="inlineStr">
         <is>
           <t>5. Salva i prompt che funzionano meglio nella tua libreria personale (Outlook Notes, OneNote, Copilot Pages).</t>
         </is>
       </c>
     </row>
     <row r="16" ht="26" customHeight="1">
@@ -792,51 +792,51 @@
         <is>
           <t>Strumento di assessment gratuito: https://www.synsphere.it/strumenti/copilot-readiness</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A22:B22"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E69"/>
+  <dimension ref="A1:E109"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="4" customWidth="1" min="1" max="1"/>
     <col width="18" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="70" customWidth="1" min="4" max="4"/>
     <col width="60" customWidth="1" min="5" max="5"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>PROMPT COPILOT PER RUOLO AZIENDALE</t>
         </is>
       </c>
     </row>
     <row r="2" ht="28" customHeight="1">
       <c r="A2" s="6" t="inlineStr">
         <is>
@@ -2517,66 +2517,1066 @@
     <row r="69" ht="110" customHeight="1">
       <c r="A69" s="7" t="n">
         <v>67</v>
       </c>
       <c r="B69" s="8" t="inlineStr">
         <is>
           <t>Dirigente</t>
         </is>
       </c>
       <c r="C69" s="8" t="inlineStr">
         <is>
           <t>Teams</t>
         </is>
       </c>
       <c r="D69" s="9" t="inlineStr">
         <is>
           <t>Riassumi l'ultimo town hall aziendale (file Teams allegato). Identifica: 3 messaggi chiave del CEO, 2 domande del Q&amp;A piu' significative, 1 follow-up promesso. Trasforma in email da inviare a chi non ha partecipato.</t>
         </is>
       </c>
       <c r="E69" s="10" t="inlineStr">
         <is>
           <t>Town hall recap. Inclusione dipendenti assenti.</t>
         </is>
       </c>
     </row>
+    <row r="70" ht="110" customHeight="1">
+      <c r="A70" s="7" t="n">
+        <v>68</v>
+      </c>
+      <c r="B70" s="8" t="inlineStr">
+        <is>
+          <t>Vendite avanzato</t>
+        </is>
+      </c>
+      <c r="C70" s="8" t="inlineStr">
+        <is>
+          <t>Copilot Chat</t>
+        </is>
+      </c>
+      <c r="D70" s="9" t="inlineStr">
+        <is>
+          <t>Prepara un briefing pre-meeting per la call di domani con [NOME CONTATTO] di [AZIENDA CLIENTE]. Cerca tra le mie email, file e riunioni recenti tutto cio' che riguarda questa trattativa. Output: stato attuale, ultime richieste del cliente, documenti scambiati, 3 rischi e 3 opportunita' da giocarmi in call.</t>
+        </is>
+      </c>
+      <c r="E70" s="10" t="inlineStr">
+        <is>
+          <t>Funziona in Copilot Chat (modalita' lavoro) perche' attinge a email, file e riunioni del tenant. Da lanciare la sera prima.</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" ht="110" customHeight="1">
+      <c r="A71" s="7" t="n">
+        <v>69</v>
+      </c>
+      <c r="B71" s="8" t="inlineStr">
+        <is>
+          <t>Vendite avanzato</t>
+        </is>
+      </c>
+      <c r="C71" s="8" t="inlineStr">
+        <is>
+          <t>Word</t>
+        </is>
+      </c>
+      <c r="D71" s="9" t="inlineStr">
+        <is>
+          <t>Crea una battlecard di 1 pagina sul concorrente [NOME CONCORRENTE] basata su queste informazioni pubbliche: [INCOLLA NOTE/FONTI]. Struttura: dove vinciamo noi (3 punti), dove vincono loro (2 punti, onesti), 3 domande da fare al cliente per spostare la trattativa sui nostri punti di forza, 2 trappole da evitare.</t>
+        </is>
+      </c>
+      <c r="E71" s="10" t="inlineStr">
+        <is>
+          <t>Usa solo informazioni pubbliche e verificate: Copilot non conosce listini o roadmap dei concorrenti.</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" ht="110" customHeight="1">
+      <c r="A72" s="7" t="n">
+        <v>70</v>
+      </c>
+      <c r="B72" s="8" t="inlineStr">
+        <is>
+          <t>Vendite avanzato</t>
+        </is>
+      </c>
+      <c r="C72" s="8" t="inlineStr">
+        <is>
+          <t>Excel</t>
+        </is>
+      </c>
+      <c r="D72" s="9" t="inlineStr">
+        <is>
+          <t>Nel foglio 'Forecast Q[N]' classifica le opportunita' in commit / best case / pipeline in base a probabilita' e fase. Calcola il totale per categoria e confrontalo con il target di [IMPORTO]. Segnala il gap e le 5 opportunita' da accelerare per chiuderlo.</t>
+        </is>
+      </c>
+      <c r="E72" s="10" t="inlineStr">
+        <is>
+          <t>Forecast review settimanale. Funziona con colonne Valore, Probabilita', Fase ben nominate.</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" ht="110" customHeight="1">
+      <c r="A73" s="7" t="n">
+        <v>71</v>
+      </c>
+      <c r="B73" s="8" t="inlineStr">
+        <is>
+          <t>Vendite avanzato</t>
+        </is>
+      </c>
+      <c r="C73" s="8" t="inlineStr">
+        <is>
+          <t>Outlook</t>
+        </is>
+      </c>
+      <c r="D73" s="9" t="inlineStr">
+        <is>
+          <t>Scrivi un'email per il comitato d'acquisto di [AZIENDA CLIENTE]: destinatari [RUOLI - es. CFO, IT manager, direttore operations]. Per ogni profilo 1 paragrafo con il beneficio specifico della nostra proposta. Chiusura: 1 sola CTA condivisa (meeting di allineamento il [DATA]). Max 250 parole.</t>
+        </is>
+      </c>
+      <c r="E73" s="10" t="inlineStr">
+        <is>
+          <t>Per deal complessi multi-stakeholder. Ogni decisore legge il paragrafo che parla la sua lingua.</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" ht="110" customHeight="1">
+      <c r="A74" s="7" t="n">
+        <v>72</v>
+      </c>
+      <c r="B74" s="8" t="inlineStr">
+        <is>
+          <t>Vendite avanzato</t>
+        </is>
+      </c>
+      <c r="C74" s="8" t="inlineStr">
+        <is>
+          <t>Teams</t>
+        </is>
+      </c>
+      <c r="D74" s="9" t="inlineStr">
+        <is>
+          <t>Analizza la registrazione della call di negoziazione con [NOME CLIENTE] del [DATA]. Elenca: obiezioni emerse, come abbiamo risposto, segnali d'acquisto, richieste di sconto, impegni presi da entrambe le parti. Chiudi con 3 mosse consigliate per la prossima call.</t>
+        </is>
+      </c>
+      <c r="E74" s="10" t="inlineStr">
+        <is>
+          <t>Richiede registrazione o trascrizione attiva della riunione. Debrief negoziazione in 2 minuti.</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" ht="110" customHeight="1">
+      <c r="A75" s="7" t="n">
+        <v>73</v>
+      </c>
+      <c r="B75" s="8" t="inlineStr">
+        <is>
+          <t>Vendite avanzato</t>
+        </is>
+      </c>
+      <c r="C75" s="8" t="inlineStr">
+        <is>
+          <t>Word</t>
+        </is>
+      </c>
+      <c r="D75" s="9" t="inlineStr">
+        <is>
+          <t>Compila la risposta alla sezione [NUMERO/TITOLO] di questo capitolato di gara: [INCOLLA REQUISITI]. Per ogni requisito: conformita' (si/parziale/no), come lo soddisfiamo in 2-3 righe, eventuale referenza cliente analoga. Tono tecnico-formale, niente promesse che non possiamo mantenere.</t>
+        </is>
+      </c>
+      <c r="E75" s="10" t="inlineStr">
+        <is>
+          <t>Pattern risposta RFP. Revisione tecnica obbligatoria su ogni dichiarazione di conformita'.</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" ht="110" customHeight="1">
+      <c r="A76" s="7" t="n">
+        <v>74</v>
+      </c>
+      <c r="B76" s="8" t="inlineStr">
+        <is>
+          <t>Vendite avanzato</t>
+        </is>
+      </c>
+      <c r="C76" s="8" t="inlineStr">
+        <is>
+          <t>Excel</t>
+        </is>
+      </c>
+      <c r="D76" s="9" t="inlineStr">
+        <is>
+          <t>Incrocia i fogli 'Clienti attivi' e 'Catalogo servizi': per ogni cliente indica quali servizi NON ha ancora acquistato. Output: matrice cliente x servizio + le 10 occasioni di cross-selling a valore potenziale piu' alto.</t>
+        </is>
+      </c>
+      <c r="E76" s="10" t="inlineStr">
+        <is>
+          <t>Mappa cross-sell automatica. Da rivedere con il commerciale di riferimento prima delle chiamate.</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" ht="110" customHeight="1">
+      <c r="A77" s="7" t="n">
+        <v>75</v>
+      </c>
+      <c r="B77" s="8" t="inlineStr">
+        <is>
+          <t>Vendite avanzato</t>
+        </is>
+      </c>
+      <c r="C77" s="8" t="inlineStr">
+        <is>
+          <t>Copilot Chat</t>
+        </is>
+      </c>
+      <c r="D77" s="9" t="inlineStr">
+        <is>
+          <t>Devo passare la trattativa [NOME CLIENTE] a un collega. Recupera da email, riunioni e file il quadro completo: storia del contatto, offerta in corso, interlocutori e ruoli, punti critici, prossimi passi gia' concordati. Output: documento di handover in 10 bullet.</t>
+        </is>
+      </c>
+      <c r="E77" s="10" t="inlineStr">
+        <is>
+          <t>Passaggio di consegne senza perdita di contesto. Utile anche per ferie o cambi di territorio.</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" ht="110" customHeight="1">
+      <c r="A78" s="7" t="n">
+        <v>76</v>
+      </c>
+      <c r="B78" s="8" t="inlineStr">
+        <is>
+          <t>Vendite avanzato</t>
+        </is>
+      </c>
+      <c r="C78" s="8" t="inlineStr">
+        <is>
+          <t>PowerPoint</t>
+        </is>
+      </c>
+      <c r="D78" s="9" t="inlineStr">
+        <is>
+          <t>Crea 6 slide di business case per [NOME CLIENTE]: situazione attuale e costi nascosti (usa questi dati: [INCOLLA DATI]), soluzione proposta, benefici quantificati su 12 mesi, investimento richiesto, rischi del non agire, prossimi passi. Usa solo i numeri forniti, non inventarne.</t>
+        </is>
+      </c>
+      <c r="E78" s="10" t="inlineStr">
+        <is>
+          <t>Il vincolo 'solo numeri forniti' e' essenziale: Copilot tende a inventare percentuali plausibili.</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" ht="110" customHeight="1">
+      <c r="A79" s="7" t="n">
+        <v>77</v>
+      </c>
+      <c r="B79" s="8" t="inlineStr">
+        <is>
+          <t>Vendite avanzato</t>
+        </is>
+      </c>
+      <c r="C79" s="8" t="inlineStr">
+        <is>
+          <t>Outlook</t>
+        </is>
+      </c>
+      <c r="D79" s="9" t="inlineStr">
+        <is>
+          <t>Prepara l'email di apertura rinnovo per [NOME CLIENTE] con contratto in scadenza il [DATA]. Includi: valore generato negli ultimi 12 mesi (usa questi dati: [INCOLLA DATI]), proposta di rinnovo con [NOVITA'/UPGRADE], richiesta di call entro il [DATA]. Tono da partner, non da fornitore che teme la disdetta.</t>
+        </is>
+      </c>
+      <c r="E79" s="10" t="inlineStr">
+        <is>
+          <t>Apri il rinnovo 90 giorni prima della scadenza. Il valore dimostrato batte lo sconto difensivo.</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" ht="110" customHeight="1">
+      <c r="A80" s="7" t="n">
+        <v>78</v>
+      </c>
+      <c r="B80" s="8" t="inlineStr">
+        <is>
+          <t>Collaborazione e Pages</t>
+        </is>
+      </c>
+      <c r="C80" s="8" t="inlineStr">
+        <is>
+          <t>Copilot Pages</t>
+        </is>
+      </c>
+      <c r="D80" s="9" t="inlineStr">
+        <is>
+          <t>Crea una pagina di progetto per [NOME PROGETTO] partendo da questa conversazione: obiettivo in 2 righe, milestone con date, responsabili, rischi aperti, prossime azioni in tabella. La condivido con il team per lavorarci insieme.</t>
+        </is>
+      </c>
+      <c r="E80" s="10" t="inlineStr">
+        <is>
+          <t>Da Copilot Chat il contenuto diventa una Page condivisibile e modificabile a piu' mani dal team.</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" ht="110" customHeight="1">
+      <c r="A81" s="7" t="n">
+        <v>79</v>
+      </c>
+      <c r="B81" s="8" t="inlineStr">
+        <is>
+          <t>Collaborazione e Pages</t>
+        </is>
+      </c>
+      <c r="C81" s="8" t="inlineStr">
+        <is>
+          <t>Copilot Pages</t>
+        </is>
+      </c>
+      <c r="D81" s="9" t="inlineStr">
+        <is>
+          <t>Trasforma queste risposte sparse in una pagina FAQ interna per il team su [TEMA - es. nuova procedura ordini]: [INCOLLA CONTENUTI]. Organizza per: domanda, risposta breve, link al documento di dettaglio. Ordina dalle domande piu' frequenti.</t>
+        </is>
+      </c>
+      <c r="E81" s="10" t="inlineStr">
+        <is>
+          <t>Knowledge base leggera senza aprire un progetto intranet. Aggiornabile da tutto il team.</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" ht="110" customHeight="1">
+      <c r="A82" s="7" t="n">
+        <v>80</v>
+      </c>
+      <c r="B82" s="8" t="inlineStr">
+        <is>
+          <t>Collaborazione e Pages</t>
+        </is>
+      </c>
+      <c r="C82" s="8" t="inlineStr">
+        <is>
+          <t>Teams</t>
+        </is>
+      </c>
+      <c r="D82" s="9" t="inlineStr">
+        <is>
+          <t>Prepara l'agenda della riunione settimanale di [NOME TEAM] di [N] minuti: riprendi gli action item aperti dalla riunione scorsa, aggiungi i temi emersi nel canale negli ultimi 7 giorni, lascia 10 minuti per varie ed eventuali. Output: agenda con tempi e owner per punto.</t>
+        </is>
+      </c>
+      <c r="E82" s="10" t="inlineStr">
+        <is>
+          <t>Riunioni ricorrenti con agenda vera. Riduce la riunione-fiume del lunedi'.</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" ht="110" customHeight="1">
+      <c r="A83" s="7" t="n">
+        <v>81</v>
+      </c>
+      <c r="B83" s="8" t="inlineStr">
+        <is>
+          <t>Collaborazione e Pages</t>
+        </is>
+      </c>
+      <c r="C83" s="8" t="inlineStr">
+        <is>
+          <t>Teams</t>
+        </is>
+      </c>
+      <c r="D83" s="9" t="inlineStr">
+        <is>
+          <t>Ero assente alla riunione [NOME RIUNIONE] di oggi. Riassumi: decisioni prese, cosa e' stato assegnato a me, scadenze che mi riguardano, punti su cui e' richiesto il mio parere.</t>
+        </is>
+      </c>
+      <c r="E83" s="10" t="inlineStr">
+        <is>
+          <t>Richiede registrazione o trascrizione della riunione. Recupero assenza in 3 minuti invece di 1 ora di video.</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" ht="110" customHeight="1">
+      <c r="A84" s="7" t="n">
+        <v>82</v>
+      </c>
+      <c r="B84" s="8" t="inlineStr">
+        <is>
+          <t>Collaborazione e Pages</t>
+        </is>
+      </c>
+      <c r="C84" s="8" t="inlineStr">
+        <is>
+          <t>OneNote</t>
+        </is>
+      </c>
+      <c r="D84" s="9" t="inlineStr">
+        <is>
+          <t>Riorganizza i miei appunti di oggi in questa pagina: raggruppa per progetto, evidenzia le azioni con scadenza, crea una to-do list finale ordinata per priorita'. Mantieni il testo originale sotto ogni gruppo.</t>
+        </is>
+      </c>
+      <c r="E84" s="10" t="inlineStr">
+        <is>
+          <t>Copilot in OneNote. Da appunti grezzi di giornata a piano d'azione in 30 secondi.</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" ht="110" customHeight="1">
+      <c r="A85" s="7" t="n">
+        <v>83</v>
+      </c>
+      <c r="B85" s="8" t="inlineStr">
+        <is>
+          <t>Collaborazione e Pages</t>
+        </is>
+      </c>
+      <c r="C85" s="8" t="inlineStr">
+        <is>
+          <t>Copilot Chat</t>
+        </is>
+      </c>
+      <c r="D85" s="9" t="inlineStr">
+        <is>
+          <t>Fai il punto sul progetto [NOME PROGETTO]: cerca negli ultimi 14 giorni tra email, chat e file le novita' rilevanti. Output: avanzamento per area di lavoro, blocchi aperti con responsabile, decisioni in attesa di qualcuno.</t>
+        </is>
+      </c>
+      <c r="E85" s="10" t="inlineStr">
+        <is>
+          <t>Status di progetto cross-team senza chiedere a nessuno. Verifica che i nomi progetto siano usati in modo coerente nei file.</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" ht="110" customHeight="1">
+      <c r="A86" s="7" t="n">
+        <v>84</v>
+      </c>
+      <c r="B86" s="8" t="inlineStr">
+        <is>
+          <t>Collaborazione e Pages</t>
+        </is>
+      </c>
+      <c r="C86" s="8" t="inlineStr">
+        <is>
+          <t>Word</t>
+        </is>
+      </c>
+      <c r="D86" s="9" t="inlineStr">
+        <is>
+          <t>Trasforma la trascrizione di questo workshop in una bozza di procedura operativa: [INCOLLA/ALLEGA TRASCRIZIONE]. Struttura: scopo, ruoli coinvolti, passi numerati, eccezioni note, domande rimaste aperte in un box finale per i commenti del team.</t>
+        </is>
+      </c>
+      <c r="E86" s="10" t="inlineStr">
+        <is>
+          <t>Da workshop a SOP condivisa. Il box 'domande aperte' invita il team a completare invece di criticare.</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" ht="110" customHeight="1">
+      <c r="A87" s="7" t="n">
+        <v>85</v>
+      </c>
+      <c r="B87" s="8" t="inlineStr">
+        <is>
+          <t>Collaborazione e Pages</t>
+        </is>
+      </c>
+      <c r="C87" s="8" t="inlineStr">
+        <is>
+          <t>Teams</t>
+        </is>
+      </c>
+      <c r="D87" s="9" t="inlineStr">
+        <is>
+          <t>Prepara un messaggio di benvenuto per [NOME] che entra nel team [NOME TEAM]: riassumi in 5 punti cosa facciamo, i 3 file chiave da leggere, chi contattare per cosa, le riunioni ricorrenti a cui partecipare.</t>
+        </is>
+      </c>
+      <c r="E87" s="10" t="inlineStr">
+        <is>
+          <t>Onboarding nel canale. Aggiungi a mano i link ai file: Copilot suggerisce, tu verifichi.</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" ht="110" customHeight="1">
+      <c r="A88" s="7" t="n">
+        <v>86</v>
+      </c>
+      <c r="B88" s="8" t="inlineStr">
+        <is>
+          <t>Collaborazione e Pages</t>
+        </is>
+      </c>
+      <c r="C88" s="8" t="inlineStr">
+        <is>
+          <t>Copilot Pages</t>
+        </is>
+      </c>
+      <c r="D88" s="9" t="inlineStr">
+        <is>
+          <t>Trasforma il brainstorming di questa conversazione in un piano d'azione condivisibile: le 3 idee scelte con il criterio di scelta, per ognuna primo passo concreto, owner proposto e data. Formato tabella, pronto per i commenti del team.</t>
+        </is>
+      </c>
+      <c r="E88" s="10" t="inlineStr">
+        <is>
+          <t>Chiude il cerchio del brainstorming: da idee sparse a tabella con owner in una Page condivisa.</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" ht="110" customHeight="1">
+      <c r="A89" s="7" t="n">
+        <v>87</v>
+      </c>
+      <c r="B89" s="8" t="inlineStr">
+        <is>
+          <t>Collaborazione e Pages</t>
+        </is>
+      </c>
+      <c r="C89" s="8" t="inlineStr">
+        <is>
+          <t>Outlook</t>
+        </is>
+      </c>
+      <c r="D89" s="9" t="inlineStr">
+        <is>
+          <t>Scrivi l'invito per una riunione di allineamento su [TEMA] con [PARTECIPANTI]: oggetto chiaro, obiettivo dichiarato in 1 riga, agenda in 3 punti, materiale da leggere prima, durata proposta [N] minuti.</t>
+        </is>
+      </c>
+      <c r="E89" s="10" t="inlineStr">
+        <is>
+          <t>Inviti con obiettivo e agenda = meno riunioni inutili e partecipanti preparati.</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" ht="110" customHeight="1">
+      <c r="A90" s="7" t="n">
+        <v>88</v>
+      </c>
+      <c r="B90" s="8" t="inlineStr">
+        <is>
+          <t>Direzione e report</t>
+        </is>
+      </c>
+      <c r="C90" s="8" t="inlineStr">
+        <is>
+          <t>Word</t>
+        </is>
+      </c>
+      <c r="D90" s="9" t="inlineStr">
+        <is>
+          <t>Scrivi il report mensile per la direzione partendo da questi dati: [INCOLLA KPI/NOTE PER AREA]. Struttura: sintesi in 5 righe, andamento per area (vendite, operations, finance, persone), scostamenti rilevanti con causa, decisioni richieste alla direzione. Max 2 pagine, tono fattuale.</t>
+        </is>
+      </c>
+      <c r="E90" s="10" t="inlineStr">
+        <is>
+          <t>Report direzione standardizzato. Stessa struttura ogni mese = lettura piu' veloce per il management.</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" ht="110" customHeight="1">
+      <c r="A91" s="7" t="n">
+        <v>89</v>
+      </c>
+      <c r="B91" s="8" t="inlineStr">
+        <is>
+          <t>Direzione e report</t>
+        </is>
+      </c>
+      <c r="C91" s="8" t="inlineStr">
+        <is>
+          <t>PowerPoint</t>
+        </is>
+      </c>
+      <c r="D91" s="9" t="inlineStr">
+        <is>
+          <t>Crea 10 slide per la business review trimestrale: risultati vs obiettivi (usa questi dati: [INCOLLA DATI]), 3 successi, 3 criticita' con piano di rientro, focus del prossimo trimestre, richieste alla direzione. Una idea per slide, solo i numeri forniti.</t>
+        </is>
+      </c>
+      <c r="E91" s="10" t="inlineStr">
+        <is>
+          <t>QBR interna. Le 3 criticita' con piano di rientro valgono piu' dei 3 successi.</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" ht="110" customHeight="1">
+      <c r="A92" s="7" t="n">
+        <v>90</v>
+      </c>
+      <c r="B92" s="8" t="inlineStr">
+        <is>
+          <t>Direzione e report</t>
+        </is>
+      </c>
+      <c r="C92" s="8" t="inlineStr">
+        <is>
+          <t>Excel</t>
+        </is>
+      </c>
+      <c r="D92" s="9" t="inlineStr">
+        <is>
+          <t>Costruisci un cruscotto sintetico dai dati grezzi nel foglio 'Dati 2026': per ogni KPI [ELENCO KPI] calcola valore corrente, target, scostamento percentuale e trend ultimi 6 mesi. Evidenzia i KPI sotto target da 2 o piu' mesi consecutivi.</t>
+        </is>
+      </c>
+      <c r="E92" s="10" t="inlineStr">
+        <is>
+          <t>Cruscotto direzione self-service. La soglia '2+ mesi consecutivi' filtra il rumore dei mesi singoli.</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" ht="110" customHeight="1">
+      <c r="A93" s="7" t="n">
+        <v>91</v>
+      </c>
+      <c r="B93" s="8" t="inlineStr">
+        <is>
+          <t>Direzione e report</t>
+        </is>
+      </c>
+      <c r="C93" s="8" t="inlineStr">
+        <is>
+          <t>Word</t>
+        </is>
+      </c>
+      <c r="D93" s="9" t="inlineStr">
+        <is>
+          <t>Trasforma questi appunti del consiglio di amministrazione in un verbale formale: [INCOLLA APPUNTI]. Struttura: presenti, ordine del giorno, discussione sintetica per punto, delibere con esito, prossima convocazione. Tono formale.</t>
+        </is>
+      </c>
+      <c r="E93" s="10" t="inlineStr">
+        <is>
+          <t>Bozza verbale CdA. SEMPRE validare con chi presiede prima della firma: il verbale ha valore legale.</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" ht="110" customHeight="1">
+      <c r="A94" s="7" t="n">
+        <v>92</v>
+      </c>
+      <c r="B94" s="8" t="inlineStr">
+        <is>
+          <t>Direzione e report</t>
+        </is>
+      </c>
+      <c r="C94" s="8" t="inlineStr">
+        <is>
+          <t>Excel</t>
+        </is>
+      </c>
+      <c r="D94" s="9" t="inlineStr">
+        <is>
+          <t>Crea un'analisi ponte (bridge) tra budget e consuntivo [PERIODO] dal foglio 'Scostamenti': parti dal budget, mostra i 5-7 effetti principali (volumi, prezzi, costi variabili, costi fissi, una tantum) e arriva al consuntivo. Output: tabella + grafico a cascata.</t>
+        </is>
+      </c>
+      <c r="E94" s="10" t="inlineStr">
+        <is>
+          <t>Il bridge spiega il 'perche'' dello scostamento, non solo il 'quanto'. Formato preferito dai CdA.</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" ht="110" customHeight="1">
+      <c r="A95" s="7" t="n">
+        <v>93</v>
+      </c>
+      <c r="B95" s="8" t="inlineStr">
+        <is>
+          <t>Direzione e report</t>
+        </is>
+      </c>
+      <c r="C95" s="8" t="inlineStr">
+        <is>
+          <t>PowerPoint</t>
+        </is>
+      </c>
+      <c r="D95" s="9" t="inlineStr">
+        <is>
+          <t>Prepara 8 slide per presentare gli obiettivi [ANNO] al team: visione in 1 frase, 3-4 obiettivi aziendali, per ognuno 2-3 risultati misurabili (usa questi: [INCOLLA OBIETTIVI]), cosa cambia per ogni reparto, come misureremo i progressi ogni mese.</t>
+        </is>
+      </c>
+      <c r="E95" s="10" t="inlineStr">
+        <is>
+          <t>Cascading obiettivi/OKR. La slide 'cosa cambia per ogni reparto' e' quella che il team ricorda.</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" ht="110" customHeight="1">
+      <c r="A96" s="7" t="n">
+        <v>94</v>
+      </c>
+      <c r="B96" s="8" t="inlineStr">
+        <is>
+          <t>Direzione e report</t>
+        </is>
+      </c>
+      <c r="C96" s="8" t="inlineStr">
+        <is>
+          <t>Copilot Chat</t>
+        </is>
+      </c>
+      <c r="D96" s="9" t="inlineStr">
+        <is>
+          <t>Prepara il mio briefing per la riunione di direzione di [GIORNO]: riepiloga email e documenti dell'ultima settimana sui temi all'ordine del giorno [ELENCO TEMI], evidenzia i numeri citati piu' di una volta, segnala le posizioni divergenti tra i manager.</t>
+        </is>
+      </c>
+      <c r="E96" s="10" t="inlineStr">
+        <is>
+          <t>Pre-meeting direzione. Le 'posizioni divergenti' emerse prima evitano sorprese in riunione.</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" ht="110" customHeight="1">
+      <c r="A97" s="7" t="n">
+        <v>95</v>
+      </c>
+      <c r="B97" s="8" t="inlineStr">
+        <is>
+          <t>Direzione e report</t>
+        </is>
+      </c>
+      <c r="C97" s="8" t="inlineStr">
+        <is>
+          <t>Word</t>
+        </is>
+      </c>
+      <c r="D97" s="9" t="inlineStr">
+        <is>
+          <t>Scrivi un memo decisionale di 1 pagina per la direzione su [DECISIONE - es. apertura nuova sede, cambio gestionale]: contesto in 4 righe, 2-3 opzioni con pro/contro e costi noti (usa questi dati: [INCOLLA DATI]), raccomandazione motivata, cosa serve per decidere. Solo testo asciutto, niente slide.</t>
+        </is>
+      </c>
+      <c r="E97" s="10" t="inlineStr">
+        <is>
+          <t>One-page memo stile decisione rapida. Forza chiarezza: se non sta in 1 pagina, non e' pronta per la direzione.</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" ht="110" customHeight="1">
+      <c r="A98" s="7" t="n">
+        <v>96</v>
+      </c>
+      <c r="B98" s="8" t="inlineStr">
+        <is>
+          <t>Direzione e report</t>
+        </is>
+      </c>
+      <c r="C98" s="8" t="inlineStr">
+        <is>
+          <t>Excel</t>
+        </is>
+      </c>
+      <c r="D98" s="9" t="inlineStr">
+        <is>
+          <t>Analizza il foglio 'Commesse 2026': margine per commessa e per cliente, le 5 commesse meno redditizie con possibile causa (ore extra, acquisti, sconti), confronto della marginalita' media per tipologia di commessa. Output executive: max 10 bullet + 1 tabella.</t>
+        </is>
+      </c>
+      <c r="E98" s="10" t="inlineStr">
+        <is>
+          <t>Marginalita' per commessa. Spesso rivela che il cliente 'storico' e' quello che erode il margine.</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" ht="110" customHeight="1">
+      <c r="A99" s="7" t="n">
+        <v>97</v>
+      </c>
+      <c r="B99" s="8" t="inlineStr">
+        <is>
+          <t>Direzione e report</t>
+        </is>
+      </c>
+      <c r="C99" s="8" t="inlineStr">
+        <is>
+          <t>Outlook</t>
+        </is>
+      </c>
+      <c r="D99" s="9" t="inlineStr">
+        <is>
+          <t>Bozza email di aggiornamento semestrale per [DESTINATARIO - es. banca, soci]: andamento sintetico con questi numeri [INCOLLA DATI], 2 traguardi raggiunti, 1 criticita' gestita con trasparenza, outlook prossimi 6 mesi. Tono sobrio e fattuale, max 300 parole.</t>
+        </is>
+      </c>
+      <c r="E99" s="10" t="inlineStr">
+        <is>
+          <t>Investor/bank update. La criticita' dichiarata con piano aumenta la credibilita', non la riduce.</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" ht="110" customHeight="1">
+      <c r="A100" s="7" t="n">
+        <v>98</v>
+      </c>
+      <c r="B100" s="8" t="inlineStr">
+        <is>
+          <t>IT e amministrazione</t>
+        </is>
+      </c>
+      <c r="C100" s="8" t="inlineStr">
+        <is>
+          <t>Outlook</t>
+        </is>
+      </c>
+      <c r="D100" s="9" t="inlineStr">
+        <is>
+          <t>Scrivi la comunicazione per tutti i dipendenti sull'attivazione dell'autenticazione a piu' fattori dal [DATA]: perche' la introduciamo (2 righe, senza toni allarmistici), cosa cambia in pratica, i 4 passi per configurare l'app entro il [DATA], a chi chiedere aiuto. Linguaggio semplice, zero gergo tecnico.</t>
+        </is>
+      </c>
+      <c r="E100" s="10" t="inlineStr">
+        <is>
+          <t>Comunicazione rollout MFA. Il tono fa la differenza tra adozione e rivolta.</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" ht="110" customHeight="1">
+      <c r="A101" s="7" t="n">
+        <v>99</v>
+      </c>
+      <c r="B101" s="8" t="inlineStr">
+        <is>
+          <t>IT e amministrazione</t>
+        </is>
+      </c>
+      <c r="C101" s="8" t="inlineStr">
+        <is>
+          <t>Word</t>
+        </is>
+      </c>
+      <c r="D101" s="9" t="inlineStr">
+        <is>
+          <t>Trasforma questi appunti in una procedura IT formale per [ATTIVITA' - es. onboarding nuovo utente Microsoft 365]: [INCOLLA APPUNTI]. Struttura: prerequisiti, passi numerati con responsabile, controlli finali, cosa fare se qualcosa fallisce, tempo stimato.</t>
+        </is>
+      </c>
+      <c r="E101" s="10" t="inlineStr">
+        <is>
+          <t>Runbook IT. Documentare le procedure riduce la dipendenza dalla singola persona che 'sa come si fa'.</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" ht="110" customHeight="1">
+      <c r="A102" s="7" t="n">
+        <v>100</v>
+      </c>
+      <c r="B102" s="8" t="inlineStr">
+        <is>
+          <t>IT e amministrazione</t>
+        </is>
+      </c>
+      <c r="C102" s="8" t="inlineStr">
+        <is>
+          <t>Excel</t>
+        </is>
+      </c>
+      <c r="D102" s="9" t="inlineStr">
+        <is>
+          <t>Analizza l'export licenze nel foglio 'Licenze M365': utenti per piano, licenze assegnate ma con ultimo accesso oltre 60 giorni fa, doppie assegnazioni sospette. Output: tabella riepilogo + lista candidati a riassegnazione.</t>
+        </is>
+      </c>
+      <c r="E102" s="10" t="inlineStr">
+        <is>
+          <t>Parti dall'export utenti/licenze dell'admin center. La decisione di riassegnare resta all'IT.</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" ht="110" customHeight="1">
+      <c r="A103" s="7" t="n">
+        <v>101</v>
+      </c>
+      <c r="B103" s="8" t="inlineStr">
+        <is>
+          <t>IT e amministrazione</t>
+        </is>
+      </c>
+      <c r="C103" s="8" t="inlineStr">
+        <is>
+          <t>Excel</t>
+        </is>
+      </c>
+      <c r="D103" s="9" t="inlineStr">
+        <is>
+          <t>Dal foglio 'Ticket 2026' estrai: le 5 categorie di richieste piu' frequenti, tempo medio di risoluzione per categoria, reparti che aprono piu' ticket, 3 candidati ad automazione o a guida self-service.</t>
+        </is>
+      </c>
+      <c r="E103" s="10" t="inlineStr">
+        <is>
+          <t>Analisi helpdesk trimestrale. I '3 candidati self-service' sono dove recuperi piu' ore.</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" ht="110" customHeight="1">
+      <c r="A104" s="7" t="n">
+        <v>102</v>
+      </c>
+      <c r="B104" s="8" t="inlineStr">
+        <is>
+          <t>IT e amministrazione</t>
+        </is>
+      </c>
+      <c r="C104" s="8" t="inlineStr">
+        <is>
+          <t>Word</t>
+        </is>
+      </c>
+      <c r="D104" s="9" t="inlineStr">
+        <is>
+          <t>Scrivi una mini-guida di 1 pagina per i dipendenti su [TEMA - es. condividere file da OneDrive senza allegati]: passi numerati con il percorso esatto dei menu, 3 errori comuni da evitare, quando invece aprire un ticket. Linguaggio per utenti non tecnici.</t>
+        </is>
+      </c>
+      <c r="E104" s="10" t="inlineStr">
+        <is>
+          <t>Guida self-service. Ogni guida pubblicata = ticket ricorrenti in meno.</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" ht="110" customHeight="1">
+      <c r="A105" s="7" t="n">
+        <v>103</v>
+      </c>
+      <c r="B105" s="8" t="inlineStr">
+        <is>
+          <t>IT e amministrazione</t>
+        </is>
+      </c>
+      <c r="C105" s="8" t="inlineStr">
+        <is>
+          <t>Outlook</t>
+        </is>
+      </c>
+      <c r="D105" s="9" t="inlineStr">
+        <is>
+          <t>Bozza avviso di manutenzione programmata per [SISTEMA] di [GIORNO/ORARIO - es. sabato 22:00-02:00]: cosa non funzionera', cosa fare prima (salvare, chiudere le sessioni), chi contattare in emergenza. Due versioni: email completa + messaggio di 2 righe per il canale Teams.</t>
+        </is>
+      </c>
+      <c r="E105" s="10" t="inlineStr">
+        <is>
+          <t>Comunicazione manutenzione doppio formato. Il messaggio Teams breve e' quello che leggono davvero.</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" ht="110" customHeight="1">
+      <c r="A106" s="7" t="n">
+        <v>104</v>
+      </c>
+      <c r="B106" s="8" t="inlineStr">
+        <is>
+          <t>IT e amministrazione</t>
+        </is>
+      </c>
+      <c r="C106" s="8" t="inlineStr">
+        <is>
+          <t>Copilot Chat</t>
+        </is>
+      </c>
+      <c r="D106" s="9" t="inlineStr">
+        <is>
+          <t>Riassumi queste note di aggiornamento Microsoft 365: [INCOLLA ANNUNCI/MESSAGE CENTER]. Per ogni novita': cosa cambia per gli utenti, se serve un'azione dell'IT (si/no/quale), entro quando. Ordina per urgenza.</t>
+        </is>
+      </c>
+      <c r="E106" s="10" t="inlineStr">
+        <is>
+          <t>Triage del Message Center. Verifica sempre date e dettagli sulle fonti Microsoft ufficiali prima di agire.</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" ht="110" customHeight="1">
+      <c r="A107" s="7" t="n">
+        <v>105</v>
+      </c>
+      <c r="B107" s="8" t="inlineStr">
+        <is>
+          <t>IT e amministrazione</t>
+        </is>
+      </c>
+      <c r="C107" s="8" t="inlineStr">
+        <is>
+          <t>Word</t>
+        </is>
+      </c>
+      <c r="D107" s="9" t="inlineStr">
+        <is>
+          <t>Bozza una policy interna di 1 pagina sull'uso di Copilot e degli strumenti AI in azienda: cosa si puo' fare, cosa e' vietato (dati personali di terzi, dati riservati fuori dal tenant), obbligo di revisione umana sugli output, a chi segnalare i dubbi. Tono chiaro, non punitivo.</t>
+        </is>
+      </c>
+      <c r="E107" s="10" t="inlineStr">
+        <is>
+          <t>Policy AI minimale per partire. Validare con legale/DPO prima della pubblicazione.</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" ht="110" customHeight="1">
+      <c r="A108" s="7" t="n">
+        <v>106</v>
+      </c>
+      <c r="B108" s="8" t="inlineStr">
+        <is>
+          <t>IT e amministrazione</t>
+        </is>
+      </c>
+      <c r="C108" s="8" t="inlineStr">
+        <is>
+          <t>PowerPoint</t>
+        </is>
+      </c>
+      <c r="D108" s="9" t="inlineStr">
+        <is>
+          <t>Crea 10 slide per i 15 minuti di security awareness della riunione aziendale: phishing con 2 esempi realistici di email sospette, gestione password e passkey, come segnalare un incidente, cosa NON fare con i dati aziendali. Tono diretto, 1 messaggio per slide.</t>
+        </is>
+      </c>
+      <c r="E108" s="10" t="inlineStr">
+        <is>
+          <t>Formazione sicurezza ricorrente. Gli esempi di phishing realistici valgono piu' di 10 slide di teoria.</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" ht="110" customHeight="1">
+      <c r="A109" s="7" t="n">
+        <v>107</v>
+      </c>
+      <c r="B109" s="8" t="inlineStr">
+        <is>
+          <t>IT e amministrazione</t>
+        </is>
+      </c>
+      <c r="C109" s="8" t="inlineStr">
+        <is>
+          <t>Excel</t>
+        </is>
+      </c>
+      <c r="D109" s="9" t="inlineStr">
+        <is>
+          <t>Nel foglio 'Inventario dispositivi' identifica: PC con sistema operativo non supportato o vicino al fine supporto, dispositivi senza utente assegnato, hardware con piu' di [N] anni candidato a sostituzione. Output: 3 tabelle + conteggio per reparto.</t>
+        </is>
+      </c>
+      <c r="E109" s="10" t="inlineStr">
+        <is>
+          <t>Asset management di base. Da incrociare con il budget rinnovo hardware dell'anno.</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A2:E69"/>
+  <autoFilter ref="A2:E109"/>
   <mergeCells count="1">
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:D42"/>
+  <dimension ref="A1:D66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="18" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
     <col width="50" customWidth="1" min="4" max="4"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>PROMPT COPILOT PER APP MICROSOFT 365</t>
         </is>
       </c>
     </row>
     <row r="2" ht="28" customHeight="1">
       <c r="A2" s="6" t="inlineStr">
         <is>
           <t>App</t>
@@ -3456,52 +4456,580 @@
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="8" t="inlineStr">
         <is>
           <t>Teams</t>
         </is>
       </c>
       <c r="B42" s="11" t="inlineStr">
         <is>
           <t>Town hall recap</t>
         </is>
       </c>
       <c r="C42" s="11" t="inlineStr">
         <is>
           <t>Dirigente, HR</t>
         </is>
       </c>
       <c r="D42" s="10" t="inlineStr">
         <is>
           <t>Trasformazione contenuto Teams in email</t>
         </is>
       </c>
     </row>
+    <row r="43">
+      <c r="A43" s="8" t="inlineStr">
+        <is>
+          <t>Teams</t>
+        </is>
+      </c>
+      <c r="B43" s="11" t="inlineStr">
+        <is>
+          <t>Debrief call di negoziazione</t>
+        </is>
+      </c>
+      <c r="C43" s="11" t="inlineStr">
+        <is>
+          <t>Vendite avanzato</t>
+        </is>
+      </c>
+      <c r="D43" s="10" t="inlineStr">
+        <is>
+          <t>Obiezioni, segnali d'acquisto e mosse per la prossima call</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="8" t="inlineStr">
+        <is>
+          <t>Teams</t>
+        </is>
+      </c>
+      <c r="B44" s="11" t="inlineStr">
+        <is>
+          <t>Recap riunione per assenti</t>
+        </is>
+      </c>
+      <c r="C44" s="11" t="inlineStr">
+        <is>
+          <t>Tutti</t>
+        </is>
+      </c>
+      <c r="D44" s="10" t="inlineStr">
+        <is>
+          <t>Decisioni, assegnazioni e scadenze personali in 3 minuti</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="8" t="inlineStr">
+        <is>
+          <t>Copilot Chat</t>
+        </is>
+      </c>
+      <c r="B45" s="11" t="inlineStr">
+        <is>
+          <t>Briefing pre-meeting cliente</t>
+        </is>
+      </c>
+      <c r="C45" s="11" t="inlineStr">
+        <is>
+          <t>Vendite avanzato, Dirigente</t>
+        </is>
+      </c>
+      <c r="D45" s="10" t="inlineStr">
+        <is>
+          <t>Raccoglie email, file e riunioni del tenant in un briefing unico</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="8" t="inlineStr">
+        <is>
+          <t>Copilot Chat</t>
+        </is>
+      </c>
+      <c r="B46" s="11" t="inlineStr">
+        <is>
+          <t>Handover trattativa o progetto</t>
+        </is>
+      </c>
+      <c r="C46" s="11" t="inlineStr">
+        <is>
+          <t>Vendite avanzato, PM</t>
+        </is>
+      </c>
+      <c r="D46" s="10" t="inlineStr">
+        <is>
+          <t>Quadro completo della relazione per passaggio di consegne</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="8" t="inlineStr">
+        <is>
+          <t>Copilot Chat</t>
+        </is>
+      </c>
+      <c r="B47" s="11" t="inlineStr">
+        <is>
+          <t>Status progetto cross-team</t>
+        </is>
+      </c>
+      <c r="C47" s="11" t="inlineStr">
+        <is>
+          <t>Collaborazione, PM</t>
+        </is>
+      </c>
+      <c r="D47" s="10" t="inlineStr">
+        <is>
+          <t>Novita' da email, chat e file degli ultimi 14 giorni</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="8" t="inlineStr">
+        <is>
+          <t>Copilot Chat</t>
+        </is>
+      </c>
+      <c r="B48" s="11" t="inlineStr">
+        <is>
+          <t>Briefing riunione di direzione</t>
+        </is>
+      </c>
+      <c r="C48" s="11" t="inlineStr">
+        <is>
+          <t>Direzione e report</t>
+        </is>
+      </c>
+      <c r="D48" s="10" t="inlineStr">
+        <is>
+          <t>Numeri ricorrenti + posizioni divergenti emerse prima della riunione</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="8" t="inlineStr">
+        <is>
+          <t>Copilot Chat</t>
+        </is>
+      </c>
+      <c r="B49" s="11" t="inlineStr">
+        <is>
+          <t>Triage novita' Microsoft 365</t>
+        </is>
+      </c>
+      <c r="C49" s="11" t="inlineStr">
+        <is>
+          <t>IT e amministrazione</t>
+        </is>
+      </c>
+      <c r="D49" s="10" t="inlineStr">
+        <is>
+          <t>Annunci ordinati per urgenza con azione IT richiesta</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="8" t="inlineStr">
+        <is>
+          <t>Copilot Pages</t>
+        </is>
+      </c>
+      <c r="B50" s="11" t="inlineStr">
+        <is>
+          <t>Pagina di progetto condivisa</t>
+        </is>
+      </c>
+      <c r="C50" s="11" t="inlineStr">
+        <is>
+          <t>Collaborazione, PM</t>
+        </is>
+      </c>
+      <c r="D50" s="10" t="inlineStr">
+        <is>
+          <t>Da chat Copilot a pagina condivisibile e modificabile dal team</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="8" t="inlineStr">
+        <is>
+          <t>Copilot Pages</t>
+        </is>
+      </c>
+      <c r="B51" s="11" t="inlineStr">
+        <is>
+          <t>FAQ interna di team</t>
+        </is>
+      </c>
+      <c r="C51" s="11" t="inlineStr">
+        <is>
+          <t>Collaborazione, HR</t>
+        </is>
+      </c>
+      <c r="D51" s="10" t="inlineStr">
+        <is>
+          <t>Knowledge base leggera da risposte sparse</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="8" t="inlineStr">
+        <is>
+          <t>Copilot Pages</t>
+        </is>
+      </c>
+      <c r="B52" s="11" t="inlineStr">
+        <is>
+          <t>Da brainstorming a piano d'azione</t>
+        </is>
+      </c>
+      <c r="C52" s="11" t="inlineStr">
+        <is>
+          <t>Collaborazione, Marketing</t>
+        </is>
+      </c>
+      <c r="D52" s="10" t="inlineStr">
+        <is>
+          <t>Idee scelte + primo passo + owner in tabella condivisa</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="8" t="inlineStr">
+        <is>
+          <t>OneNote</t>
+        </is>
+      </c>
+      <c r="B53" s="11" t="inlineStr">
+        <is>
+          <t>Riordino appunti in azioni</t>
+        </is>
+      </c>
+      <c r="C53" s="11" t="inlineStr">
+        <is>
+          <t>Tutti</t>
+        </is>
+      </c>
+      <c r="D53" s="10" t="inlineStr">
+        <is>
+          <t>Appunti grezzi di giornata in to-do list per priorita'</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="8" t="inlineStr">
+        <is>
+          <t>Excel</t>
+        </is>
+      </c>
+      <c r="B54" s="11" t="inlineStr">
+        <is>
+          <t>Forecast commit / best case</t>
+        </is>
+      </c>
+      <c r="C54" s="11" t="inlineStr">
+        <is>
+          <t>Vendite avanzato</t>
+        </is>
+      </c>
+      <c r="D54" s="10" t="inlineStr">
+        <is>
+          <t>Gap vs target + opportunita' da accelerare</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="8" t="inlineStr">
+        <is>
+          <t>Excel</t>
+        </is>
+      </c>
+      <c r="B55" s="11" t="inlineStr">
+        <is>
+          <t>Matrice cross-selling</t>
+        </is>
+      </c>
+      <c r="C55" s="11" t="inlineStr">
+        <is>
+          <t>Vendite avanzato</t>
+        </is>
+      </c>
+      <c r="D55" s="10" t="inlineStr">
+        <is>
+          <t>Servizi non ancora acquistati per cliente, per valore</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="8" t="inlineStr">
+        <is>
+          <t>Excel</t>
+        </is>
+      </c>
+      <c r="B56" s="11" t="inlineStr">
+        <is>
+          <t>Bridge budget-consuntivo</t>
+        </is>
+      </c>
+      <c r="C56" s="11" t="inlineStr">
+        <is>
+          <t>Direzione e report, Controller</t>
+        </is>
+      </c>
+      <c r="D56" s="10" t="inlineStr">
+        <is>
+          <t>Tabella + grafico a cascata degli scostamenti</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="8" t="inlineStr">
+        <is>
+          <t>Excel</t>
+        </is>
+      </c>
+      <c r="B57" s="11" t="inlineStr">
+        <is>
+          <t>Audit licenze M365</t>
+        </is>
+      </c>
+      <c r="C57" s="11" t="inlineStr">
+        <is>
+          <t>IT e amministrazione</t>
+        </is>
+      </c>
+      <c r="D57" s="10" t="inlineStr">
+        <is>
+          <t>Licenze inattive e doppie assegnazioni da export admin center</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="8" t="inlineStr">
+        <is>
+          <t>Excel</t>
+        </is>
+      </c>
+      <c r="B58" s="11" t="inlineStr">
+        <is>
+          <t>Analisi ticket helpdesk</t>
+        </is>
+      </c>
+      <c r="C58" s="11" t="inlineStr">
+        <is>
+          <t>IT e amministrazione</t>
+        </is>
+      </c>
+      <c r="D58" s="10" t="inlineStr">
+        <is>
+          <t>Categorie frequenti + candidati ad automazione/self-service</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="8" t="inlineStr">
+        <is>
+          <t>Word</t>
+        </is>
+      </c>
+      <c r="B59" s="11" t="inlineStr">
+        <is>
+          <t>Battlecard concorrente</t>
+        </is>
+      </c>
+      <c r="C59" s="11" t="inlineStr">
+        <is>
+          <t>Vendite avanzato</t>
+        </is>
+      </c>
+      <c r="D59" s="10" t="inlineStr">
+        <is>
+          <t>Dove vinciamo, dove vincono loro, domande da fare al cliente</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="8" t="inlineStr">
+        <is>
+          <t>Word</t>
+        </is>
+      </c>
+      <c r="B60" s="11" t="inlineStr">
+        <is>
+          <t>Risposta a capitolato / RFP</t>
+        </is>
+      </c>
+      <c r="C60" s="11" t="inlineStr">
+        <is>
+          <t>Vendite avanzato</t>
+        </is>
+      </c>
+      <c r="D60" s="10" t="inlineStr">
+        <is>
+          <t>Conformita' requisito per requisito con referenze</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="8" t="inlineStr">
+        <is>
+          <t>Word</t>
+        </is>
+      </c>
+      <c r="B61" s="11" t="inlineStr">
+        <is>
+          <t>Memo decisionale 1 pagina</t>
+        </is>
+      </c>
+      <c r="C61" s="11" t="inlineStr">
+        <is>
+          <t>Direzione e report</t>
+        </is>
+      </c>
+      <c r="D61" s="10" t="inlineStr">
+        <is>
+          <t>Opzioni, pro/contro e raccomandazione per decidere in fretta</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="8" t="inlineStr">
+        <is>
+          <t>Word</t>
+        </is>
+      </c>
+      <c r="B62" s="11" t="inlineStr">
+        <is>
+          <t>Runbook / procedura IT</t>
+        </is>
+      </c>
+      <c r="C62" s="11" t="inlineStr">
+        <is>
+          <t>IT e amministrazione</t>
+        </is>
+      </c>
+      <c r="D62" s="10" t="inlineStr">
+        <is>
+          <t>Passi numerati, responsabili e gestione errori</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="8" t="inlineStr">
+        <is>
+          <t>Word</t>
+        </is>
+      </c>
+      <c r="B63" s="11" t="inlineStr">
+        <is>
+          <t>Policy uso AI / Copilot</t>
+        </is>
+      </c>
+      <c r="C63" s="11" t="inlineStr">
+        <is>
+          <t>IT e amministrazione, HR</t>
+        </is>
+      </c>
+      <c r="D63" s="10" t="inlineStr">
+        <is>
+          <t>Regole d'uso chiare + revisione umana obbligatoria</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="8" t="inlineStr">
+        <is>
+          <t>PowerPoint</t>
+        </is>
+      </c>
+      <c r="B64" s="11" t="inlineStr">
+        <is>
+          <t>Business case per il buyer</t>
+        </is>
+      </c>
+      <c r="C64" s="11" t="inlineStr">
+        <is>
+          <t>Vendite avanzato</t>
+        </is>
+      </c>
+      <c r="D64" s="10" t="inlineStr">
+        <is>
+          <t>6 slide: costi nascosti, benefici 12 mesi, rischi del non agire</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="8" t="inlineStr">
+        <is>
+          <t>PowerPoint</t>
+        </is>
+      </c>
+      <c r="B65" s="11" t="inlineStr">
+        <is>
+          <t>Business review trimestrale</t>
+        </is>
+      </c>
+      <c r="C65" s="11" t="inlineStr">
+        <is>
+          <t>Direzione e report</t>
+        </is>
+      </c>
+      <c r="D65" s="10" t="inlineStr">
+        <is>
+          <t>QBR 10 slide: risultati, criticita', piano di rientro</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="8" t="inlineStr">
+        <is>
+          <t>PowerPoint</t>
+        </is>
+      </c>
+      <c r="B66" s="11" t="inlineStr">
+        <is>
+          <t>Security awareness 15 minuti</t>
+        </is>
+      </c>
+      <c r="C66" s="11" t="inlineStr">
+        <is>
+          <t>IT e amministrazione</t>
+        </is>
+      </c>
+      <c r="D66" s="10" t="inlineStr">
+        <is>
+          <t>Phishing, password e segnalazione incidenti, 1 messaggio per slide</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A2:D42"/>
+  <autoFilter ref="A2:D66"/>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="4" customWidth="1" min="1" max="1"/>
     <col width="60" customWidth="1" min="2" max="2"/>
     <col width="60" customWidth="1" min="3" max="3"/>
@@ -4010,30 +5538,30 @@
         <is>
           <t>Se Copilot mostra nomi/email di colleghi/clienti in output da revisionare, ATTENZIONE prima di condividere. Verifica le Sensitivity Labels.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A12:B12"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">SynSphere Italia</dc:creator>
   <dc:title xmlns:dc="http://purl.org/dc/elements/1.1/">Copilot Prompt Library per PMI italiane — SynSphere</dc:title>
-  <dc:description xmlns:dc="http://purl.org/dc/elements/1.1/">60+ prompt Microsoft 365 Copilot pronti all'uso per ruoli PMI italiane: commerciale, controller, HR, customer service, marketing, dirigente. https://www.synsphere.it</dc:description>
+  <dc:description xmlns:dc="http://purl.org/dc/elements/1.1/">100+ prompt Microsoft 365 Copilot pronti all'uso per ruoli PMI italiane: commerciale, vendite, controller, HR, customer service, marketing, direzione, collaborazione, IT. https://www.synsphere.it</dc:description>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>